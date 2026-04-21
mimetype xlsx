--- v0 (2026-03-07)
+++ v1 (2026-04-21)
@@ -10,158 +10,281 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="85">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>EDMAR MARQUES LEITE, ALVONIR ILHA, ELISEU WANDERSON JÚNIOR FERREIRA, GERALDO DESTEFANI NETO, JEFFERSON AUGUSTO LORDANO, JORGE VIDAL, KLAYTON CASSIANO BERTE, RAFAEL HELIODORO DE SOUZA, WAGNER ROBERTO LORDANO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamaringa.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de cidadão Nova Maringaense, ao senhor Cláudio Fernando Carneiro Tinoco.</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>RAFAEL HELIODORO DE SOUZA, ALVONIR ILHA, EDMAR MARQUES LEITE, ELISEU WANDERSON JÚNIOR FERREIRA, GERALDO DESTEFANI NETO, JEFFERSON AUGUSTO LORDANO, JORGE VIDAL, KLAYTON CASSIANO BERTE, WAGNER ROBERTO LORDANO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Diploma de Honra ao Mérito Estudantil, ao aluno Miguel Garofolo Pletsh.</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>RAFAEL HELIODORO DE SOUZA, ALVONIR ILHA, EDMAR MARQUES LEITE, ELISEU WANDERSON JÚNIOR FERREIRA, GERALDO DESTEFANI NETO, JEFFERSON AUGUSTO LORDANO, KLAYTON CASSIANO BERTE, WAGNER ROBERTO LORDANO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Nova Maringaense, ao senhor Jorge Vidal.</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>JORGE VIDAL, ALVONIR ILHA, ELISEU WANDERSON JÚNIOR FERREIRA, GERALDO DESTEFANI NETO, JEFFERSON AUGUSTO LORDANO, KLAYTON CASSIANO BERTE, RAFAEL HELIODORO DE SOUZA, WAGNER ROBERTO LORDANO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Nova Maringaense, ao senhor Edmar Marques Leite.</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MEDIR</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações na resolução nº 001/2022, que disciplina a concessão de honrarias no âmbito do Poder Legislativo Municipal de Nova Maringá/MT, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações na resolução nº 008/2023, que regulamenta, no âmbito do Poder Legislativo de Nova Maringá/MT, o Sistema de Registro de Preços previsto nos arts. 82 a 86 da Lei nº 14.133, de 1º de abril de 2021, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Regime de adiantamento de numerário no âmbito do Poder Legislativo do Município de  Nova Maringá/MT e dá outras providências".</t>
+  </si>
+  <si>
     <t>586</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>EDMAR MARQUES LEITE</t>
   </si>
   <si>
-    <t>http://sapl.novamaringa.mt.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Indica à exma. Senhora prefeita municipal a necessidade de realizar duplicação na rodovia MT-160, no trecho compreendido entre a rotatória próxima ao Restaurante Santo Antônio até a chegada à área urbana do município, trecho este que se encontra municipalizado. indica-se, ainda, a implantação de uma rotatória na entrada do Residencial Mário Duílio Henry.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Indica à Exma. Senhora Prefeita Municipal, a necessidade de realização dos trabalhos de reforma da Praça Municipal Stefane Harala, bem como a execução das obras necessárias para a construção de um novo lago ao lado da referida praça.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>ALVONIR ILHA, EDMAR MARQUES LEITE, ELISEU WANDERSON JÚNIOR FERREIRA, GERALDO DESTEFANI NETO, JEFFERSON AUGUSTO LORDANO, JORGE VIDAL, KLAYTON CASSIANO BERTE, RAFAEL HELIODORO DE SOUZA, WAGNER ROBERTO LORDANO</t>
   </si>
   <si>
     <t>Indica à Exma. Senhora Prefeita Municipal, que sejam adotadas as providências necessárias para a manutenção das aduelas do aterro localizado nas proximidades da Fazenda Solinense.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Indica à Exma. Senhora Prefeita Municipal, a necessidade de realizar, com urgência, os serviços de manutenção e recuperação da estrada de acesso ao Assentamento Chacorore, neste município.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>GERALDO DESTEFANI NETO, KLAYTON CASSIANO BERTE</t>
   </si>
   <si>
     <t>Indicam à Exma. Senhora Prefeita Municipal a necessidade de realizar instalação de placas de sinalização nas proximidades das rotatórias existentes no município, especialmente placas de advertência e de preferência de passagem.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Indica à exma. Senhora prefeita municipal a necessidade de realizar manutenção na ponte sobre o rio Miguel de Castro, localizada na Estrada da Vaca Branca.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Indica à exma. Senhora prefeita municipal a necessidade de realizar manutenção na MT-488, sentido município de Tapurah, com implantação de sinalização e proteção na ponte sobre o Rio Miguel de Castro.</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Indica à exma. Senhora prefeita municipal a premente necessidade de realizar manutenção na ponte sobre o Rio Ponte de Pedra, localizada na estrada da Jaçanã.</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Indica à Exma. Senhora Prefeita Municipal, a premente necessidade de realizar a instalação de iluminação pública no Bairro Casulo.</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>ALVONIR ILHA</t>
+  </si>
+  <si>
+    <t>Indica à Exma. Senhora Prefeita Municipal, a premente necessidade de realizar manutenção na MT-242, no sentido município de Brasnorte.</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>RAFAEL HELIODORO DE SOUZA</t>
+  </si>
+  <si>
+    <t>Indica à Exma. Senhora Prefeita Municipal, a premente necessidade de realizar manutenção nas estradas vicinais do Assentamento Arinos.</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>KLAYTON CASSIANO BERTE</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal a premente necessidade de realizar manutenção na MT 488 sentido município de Campo Novo do Parecis.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Homenageado: Dilmar Dal Bosco.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Homenageado: Jayme Veríssimo de Campos</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>Homenageado: Mauro Mendes Ferreira.</t>
   </si>
@@ -489,56 +612,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -579,279 +702,603 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="F7" t="s">
         <v>31</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
         <v>38</v>
       </c>
-      <c r="F11" t="s">
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" t="s">
+        <v>71</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>75</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" t="s">
+        <v>79</v>
+      </c>
+      <c r="F21" t="s">
+        <v>45</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" t="s">
+        <v>45</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>21</v>
       </c>
-      <c r="G11" s="1" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="D23" t="s">
+        <v>78</v>
+      </c>
+      <c r="E23" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" t="s">
+        <v>45</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>