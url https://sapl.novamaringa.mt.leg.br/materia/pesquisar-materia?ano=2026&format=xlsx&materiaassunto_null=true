--- v1 (2026-04-21)
+++ v2 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="166">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -96,219 +96,462 @@
   <si>
     <t>606</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RAFAEL HELIODORO DE SOUZA, ALVONIR ILHA, EDMAR MARQUES LEITE, ELISEU WANDERSON JÚNIOR FERREIRA, GERALDO DESTEFANI NETO, JEFFERSON AUGUSTO LORDANO, KLAYTON CASSIANO BERTE, WAGNER ROBERTO LORDANO</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Nova Maringaense, ao senhor Jorge Vidal.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JORGE VIDAL, ALVONIR ILHA, ELISEU WANDERSON JÚNIOR FERREIRA, GERALDO DESTEFANI NETO, JEFFERSON AUGUSTO LORDANO, KLAYTON CASSIANO BERTE, RAFAEL HELIODORO DE SOUZA, WAGNER ROBERTO LORDANO</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Nova Maringaense, ao senhor Edmar Marques Leite.</t>
   </si>
   <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>ALVONIR ILHA, EDMAR MARQUES LEITE, ELISEU WANDERSON JÚNIOR FERREIRA, GERALDO DESTEFANI NETO, JORGE VIDAL, KLAYTON CASSIANO BERTE, RAFAEL HELIODORO DE SOUZA, WAGNER ROBERTO LORDANO</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Nova maringaense, ao senhor Jefferson Augusto Lordano.</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>KLAYTON CASSIANO BERTE, ALVONIR ILHA, EDMAR MARQUES LEITE, ELISEU WANDERSON JÚNIOR FERREIRA, JEFFERSON AUGUSTO LORDANO, JORGE VIDAL, RAFAEL HELIODORO DE SOUZA, WAGNER ROBERTO LORDANO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/614/projeto_de_decreto_no_006-2026.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Nova Maringaense, ao senhor Geraldo Destefani Neto.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>ALVONIR ILHA</t>
+  </si>
+  <si>
+    <t>http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/615/projeto_de_decreto_no_007-2026.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Nova Maringaense, ao senhor Jean Carlos Candido Vasconcelos</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>EDMAR MARQUES LEITE</t>
+  </si>
+  <si>
+    <t>http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/616/projeto_de_decreto_no_008-2026.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Nova Maringaense, ao senhor Antonio Carlos Mendonça Garcez.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/617/projeto_de_decreto_no_009-2026.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Nova Maringaense, ao senhor Ezequiel de Barcelos França.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>KLAYTON CASSIANO BERTE</t>
+  </si>
+  <si>
+    <t>http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/618/projeto_de_decreto_no_010-2026.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadã Nova Maringaense, a senhora Amélia Buchs.</t>
+  </si>
+  <si>
     <t>601</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MEDIR</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na resolução nº 001/2022, que disciplina a concessão de honrarias no âmbito do Poder Legislativo Municipal de Nova Maringá/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na resolução nº 008/2023, que regulamenta, no âmbito do Poder Legislativo de Nova Maringá/MT, o Sistema de Registro de Preços previsto nos arts. 82 a 86 da Lei nº 14.133, de 1º de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
+    <t>http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/604/projeto_de_resolucao_003_2026_regime_de_adiantamento.docx</t>
+  </si>
+  <si>
     <t>Dispõe sobre o Regime de adiantamento de numerário no âmbito do Poder Legislativo do Município de  Nova Maringá/MT e dá outras providências".</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>EDMAR MARQUES LEITE</t>
-[...1 lines deleted...]
-  <si>
     <t>Indica à exma. Senhora prefeita municipal a necessidade de realizar duplicação na rodovia MT-160, no trecho compreendido entre a rotatória próxima ao Restaurante Santo Antônio até a chegada à área urbana do município, trecho este que se encontra municipalizado. indica-se, ainda, a implantação de uma rotatória na entrada do Residencial Mário Duílio Henry.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>Indica à Exma. Senhora Prefeita Municipal, a necessidade de realização dos trabalhos de reforma da Praça Municipal Stefane Harala, bem como a execução das obras necessárias para a construção de um novo lago ao lado da referida praça.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>ALVONIR ILHA, EDMAR MARQUES LEITE, ELISEU WANDERSON JÚNIOR FERREIRA, GERALDO DESTEFANI NETO, JEFFERSON AUGUSTO LORDANO, JORGE VIDAL, KLAYTON CASSIANO BERTE, RAFAEL HELIODORO DE SOUZA, WAGNER ROBERTO LORDANO</t>
   </si>
   <si>
     <t>Indica à Exma. Senhora Prefeita Municipal, que sejam adotadas as providências necessárias para a manutenção das aduelas do aterro localizado nas proximidades da Fazenda Solinense.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>Indica à Exma. Senhora Prefeita Municipal, a necessidade de realizar, com urgência, os serviços de manutenção e recuperação da estrada de acesso ao Assentamento Chacorore, neste município.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>GERALDO DESTEFANI NETO, KLAYTON CASSIANO BERTE</t>
   </si>
   <si>
     <t>Indicam à Exma. Senhora Prefeita Municipal a necessidade de realizar instalação de placas de sinalização nas proximidades das rotatórias existentes no município, especialmente placas de advertência e de preferência de passagem.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Indica à exma. Senhora prefeita municipal a necessidade de realizar manutenção na ponte sobre o rio Miguel de Castro, localizada na Estrada da Vaca Branca.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Indica à exma. Senhora prefeita municipal a necessidade de realizar manutenção na MT-488, sentido município de Tapurah, com implantação de sinalização e proteção na ponte sobre o Rio Miguel de Castro.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Indica à exma. Senhora prefeita municipal a premente necessidade de realizar manutenção na ponte sobre o Rio Ponte de Pedra, localizada na estrada da Jaçanã.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>Indica à Exma. Senhora Prefeita Municipal, a premente necessidade de realizar a instalação de iluminação pública no Bairro Casulo.</t>
+    <t>Indica à Exma. Senhora Prefeita Municipal, a premente necessidade de realizar a instalação de iluminação pública no trecho entre o Bairro Jardim tropical e Jardim Alvorada.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>10</t>
-[...5 lines deleted...]
-    <t>Indica à Exma. Senhora Prefeita Municipal, a premente necessidade de realizar manutenção na MT-242, no sentido município de Brasnorte.</t>
+    <t>Indica à Exma. Senhora Prefeita Municipal, a premente necessidade de realizar manutenção na MT-242, sentido município de Brasnorte, no trecho compreendido até a ponte sobre o Rio dos Patos.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>RAFAEL HELIODORO DE SOUZA</t>
   </si>
   <si>
     <t>Indica à Exma. Senhora Prefeita Municipal, a premente necessidade de realizar manutenção nas estradas vicinais do Assentamento Arinos.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>KLAYTON CASSIANO BERTE</t>
-[...1 lines deleted...]
-  <si>
     <t>Indica a Excelentíssima Senhora Prefeita Municipal a premente necessidade de realizar manutenção na MT 488 sentido município de Campo Novo do Parecis.</t>
   </si>
   <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>WAGNER ROBERTO LORDANO, JORGE VIDAL</t>
+  </si>
+  <si>
+    <t>Indicam à Exma. Senhora Prefeita Municipal, a necessidade de realizar a instalação de iluminação pública na Rua Sabrina, extensão da Rua Fabiana, localizada no Jardim Industrial, atualmente considerado uma extensão urbana do município, com continuidade em direção ao novo Bairro Jardim Alvorada.</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal a necessidade de realizar a instalação de iluminação pública na Rua Daniele, localizada no Bairro Jardim Tropical.</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Indica à Exma. Senhora Prefeita Municipal, a necessidade de realizar intervenção junto à empresa ENERGISA, visando a substituição de um poste de madeira por um poste de concreto, localizado em frente à Escola Estadual Osmair Pinheiro Da Silva, na Avenida Amos Bernardino Zanchet</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal, a premente necessidade de realizar manutenção na quadra do centro poliesportivo Lizeo Pederiva, neste município.</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal a possibilidade de adotar os procedimentos necessários para a limpeza do terreno pertencente à empresa OI Telefonia, localizado neste Município.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>GERALDO DESTEFANI NETO, JEFFERSON AUGUSTO LORDANO, KLAYTON CASSIANO BERTE</t>
+  </si>
+  <si>
+    <t>Indicam a Excelentíssima Senhora Prefeita Municipal a necessidade de adoção de providências urgentes quanto às condições das estradas municipais e estaduais que atendem o Município de Nova Maringá/MT.</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal a necessidade de realizar manutenção na Ponte de acesso ao Assentamento Santo Antônio, que, atualmente encontra-se interditada.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>GERALDO DESTEFANI NETO, ALVONIR ILHA, EDMAR MARQUES LEITE, ELISEU WANDERSON JÚNIOR FERREIRA, JORGE VIDAL, KLAYTON CASSIANO BERTE, RAFAEL HELIODORO DE SOUZA, WAGNER ROBERTO LORDANO</t>
+  </si>
+  <si>
+    <t>Reiteram à Excelentíssima senhora Prefeita Municipal, a Indicação nº 075/2025 que trata sobre a solicitação de instalação de placas de “preferência à rotatória” próximo ao lago municipal, bem como a construção de quebra-molas em frente à empresa Lopes Transporte, visando garantir a segurança viária no local.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>GERALDO DESTEFANI NETO, JORGE VIDAL, KLAYTON CASSIANO BERTE</t>
+  </si>
+  <si>
+    <t>Indicam à Excelentíssima senhora Prefeita Municipal, a necessidade de que sejam encaminhadas a esta casa de leis respostas formais referentes às indicações já protocoladas pelos vereadores, bem como àquelas que vierem a ser apresentadas futuramente.</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>KLAYTON CASSIANO BERTE, ALVONIR ILHA, EDMAR MARQUES LEITE, ELISEU WANDERSON JÚNIOR FERREIRA, GERALDO DESTEFANI NETO, JORGE VIDAL, RAFAEL HELIODORO DE SOUZA, WAGNER ROBERTO LORDANO</t>
+  </si>
+  <si>
+    <t>http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_no_022-2026_-_klayton.docx</t>
+  </si>
+  <si>
+    <t>Indicam a Excelentíssima Senhora prefeita municipal a necessidade de realização de manutenção e controle de pragas urbanas na quadra da Escola Municipal Wilson Ribeiro, em razão da intensa proliferação de pombos no local.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária (Poder Executivo)</t>
+  </si>
+  <si>
+    <t>ANA MARIA URQUIZA CASAGRANDE</t>
+  </si>
+  <si>
+    <t>Autoriza a chefe do Poder executivo municipal a conceder premiação no âmbito da campanha de incentivo a arrecadação do IPTU do exercício de 2026, através de sorteio e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a promover a doação de área pública ao Estado de Mato Grosso para instalação da unidade tipo Núcleo e/ou Pelotão de Policia Militar, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a aderir ao Programa REGULARIZE da Procuradoria-Geral da Fazenda Nacional – PGFN, para fins de negociação de débitos federais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Criação de Cargos Comissionados da Prefeitura Municipal do Nova Maringá/TM e alteração da Lei Municipal nº 904/2027 de 22 de março de 2017 de 22 de março de 2017 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração a Lei Municpal nº 1.124 de 07 de fevereiro de 2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal nº 958, de 08 de maio de 2018, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar (Poder Executivo)</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração na Lei Complementar nº 023/2020 e dá outras providências.</t>
+  </si>
+  <si>
     <t>593</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Homenageado: Dilmar Dal Bosco.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Homenageado: Jayme Veríssimo de Campos</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>Homenageado: Mauro Mendes Ferreira.</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>Homenageado: ANA MARIA URQUIZA CASAGRANDE</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>Homenageado(a): Mauricio Alves da Cruz.</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>Homenageado(a): Antônio Aparecido da Cunha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -612,68 +855,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/614/projeto_de_decreto_no_006-2026.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/615/projeto_de_decreto_no_007-2026.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/616/projeto_de_decreto_no_008-2026.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/617/projeto_de_decreto_no_009-2026.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/618/projeto_de_decreto_no_010-2026.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/604/projeto_de_resolucao_003_2026_regime_de_adiantamento.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_no_022-2026_-_klayton.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novamaringa.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H23"/>
+  <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="43.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="38.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -771,534 +1014,1233 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>30</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="F20" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="E21" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="F21" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="E22" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="F22" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>67</v>
+      </c>
+      <c r="E23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23" t="s">
+        <v>44</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" t="s">
+        <v>68</v>
+      </c>
+      <c r="F24" t="s">
+        <v>39</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" t="s">
+        <v>67</v>
+      </c>
+      <c r="E25" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" t="s">
+        <v>67</v>
+      </c>
+      <c r="E26" t="s">
+        <v>68</v>
+      </c>
+      <c r="F26" t="s">
+        <v>53</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" t="s">
+        <v>68</v>
+      </c>
+      <c r="F27" t="s">
+        <v>99</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>102</v>
+      </c>
+      <c r="D28" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" t="s">
+        <v>92</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>105</v>
+      </c>
+      <c r="D29" t="s">
+        <v>67</v>
+      </c>
+      <c r="E29" t="s">
+        <v>68</v>
+      </c>
+      <c r="F29" t="s">
+        <v>44</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" t="s">
+        <v>68</v>
+      </c>
+      <c r="F30" t="s">
+        <v>53</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" t="s">
+        <v>67</v>
+      </c>
+      <c r="E31" t="s">
+        <v>68</v>
+      </c>
+      <c r="F31" t="s">
+        <v>53</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>114</v>
+      </c>
+      <c r="D32" t="s">
+        <v>67</v>
+      </c>
+      <c r="E32" t="s">
+        <v>68</v>
+      </c>
+      <c r="F32" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>118</v>
+      </c>
+      <c r="D33" t="s">
+        <v>67</v>
+      </c>
+      <c r="E33" t="s">
+        <v>68</v>
+      </c>
+      <c r="F33" t="s">
+        <v>53</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>120</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>121</v>
+      </c>
+      <c r="D34" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" t="s">
+        <v>68</v>
+      </c>
+      <c r="F34" t="s">
+        <v>122</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>125</v>
+      </c>
+      <c r="D35" t="s">
+        <v>67</v>
+      </c>
+      <c r="E35" t="s">
+        <v>68</v>
+      </c>
+      <c r="F35" t="s">
+        <v>126</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>129</v>
+      </c>
+      <c r="D36" t="s">
+        <v>67</v>
+      </c>
+      <c r="E36" t="s">
+        <v>68</v>
+      </c>
+      <c r="F36" t="s">
+        <v>130</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H36" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>134</v>
+      </c>
+      <c r="E37" t="s">
+        <v>135</v>
+      </c>
+      <c r="F37" t="s">
+        <v>136</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
+        <v>134</v>
+      </c>
+      <c r="E38" t="s">
+        <v>135</v>
+      </c>
+      <c r="F38" t="s">
+        <v>136</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>21</v>
       </c>
-      <c r="D23" t="s">
-[...12 lines deleted...]
-        <v>84</v>
+      <c r="D39" t="s">
+        <v>134</v>
+      </c>
+      <c r="E39" t="s">
+        <v>135</v>
+      </c>
+      <c r="F39" t="s">
+        <v>136</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" t="s">
+        <v>134</v>
+      </c>
+      <c r="E40" t="s">
+        <v>135</v>
+      </c>
+      <c r="F40" t="s">
+        <v>136</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>144</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>29</v>
+      </c>
+      <c r="D41" t="s">
+        <v>134</v>
+      </c>
+      <c r="E41" t="s">
+        <v>135</v>
+      </c>
+      <c r="F41" t="s">
+        <v>136</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42" t="s">
+        <v>134</v>
+      </c>
+      <c r="E42" t="s">
+        <v>135</v>
+      </c>
+      <c r="F42" t="s">
+        <v>136</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>148</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>149</v>
+      </c>
+      <c r="E43" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" t="s">
+        <v>136</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>152</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>153</v>
+      </c>
+      <c r="E44" t="s">
+        <v>154</v>
+      </c>
+      <c r="F44" t="s">
+        <v>73</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>156</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>153</v>
+      </c>
+      <c r="E45" t="s">
+        <v>154</v>
+      </c>
+      <c r="F45" t="s">
+        <v>73</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>158</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" t="s">
+        <v>153</v>
+      </c>
+      <c r="E46" t="s">
+        <v>154</v>
+      </c>
+      <c r="F46" t="s">
+        <v>73</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>25</v>
+      </c>
+      <c r="D47" t="s">
+        <v>153</v>
+      </c>
+      <c r="E47" t="s">
+        <v>154</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>162</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>29</v>
+      </c>
+      <c r="D48" t="s">
+        <v>153</v>
+      </c>
+      <c r="E48" t="s">
+        <v>154</v>
+      </c>
+      <c r="F48" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49" t="s">
+        <v>153</v>
+      </c>
+      <c r="E49" t="s">
+        <v>154</v>
+      </c>
+      <c r="F49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>